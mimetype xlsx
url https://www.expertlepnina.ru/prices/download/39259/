--- v0 (2026-06-02)
+++ v1 (2026-08-26)
@@ -74,66 +74,66 @@
   <si>
     <t>Молдинг из пенопласта NMC Nomastyl I</t>
   </si>
   <si>
     <t>https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/molding-iz-penoplasta-nmc-nomastyl-i/</t>
   </si>
   <si>
     <t>NMC_DECOFLAIR_E11</t>
   </si>
   <si>
     <t>Карниз из пенопласта NMC Decoflair E11</t>
   </si>
   <si>
     <t>https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e11/</t>
   </si>
   <si>
     <t>NMC_NOMASTYL_M1</t>
   </si>
   <si>
     <t>Молдинг из пенопласта NMC Nomastyl M1</t>
   </si>
   <si>
     <t>https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/molding-iz-penoplasta-nmc-nomastyl-m1/</t>
   </si>
   <si>
+    <t>NMC_DECOFLAIR_E12</t>
+  </si>
+  <si>
+    <t>Карниз из пенопласта NMC Decoflair E12</t>
+  </si>
+  <si>
+    <t>https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e12/</t>
+  </si>
+  <si>
     <t>NMC_NOMASTYL_M2</t>
   </si>
   <si>
     <t>Молдинг из пенопласта NMC Nomastyl M2</t>
   </si>
   <si>
     <t>https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/molding-iz-penoplasta-nmc-nomastyl-m2/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e12/</t>
   </si>
   <si>
     <t>NMC_DECOFLAIR_E13</t>
   </si>
   <si>
     <t>Карниз из пенопласта NMC Decoflair E13</t>
   </si>
   <si>
     <t>https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e13/</t>
   </si>
   <si>
     <t>NMC_NOMASTYL_N</t>
   </si>
   <si>
     <t>Молдинг из пенопласта NMC Nomastyl N</t>
   </si>
   <si>
     <t>https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/molding-iz-penoplasta-nmc-nomastyl-n/</t>
   </si>
   <si>
     <t>NMC_DECOFLAIR_E21</t>
   </si>
   <si>
     <t>Карниз из пенопласта NMC Decoflair E21</t>
   </si>
@@ -939,51 +939,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e10/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/molding-iz-penoplasta-nmc-nomastyl-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e11/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/molding-iz-penoplasta-nmc-nomastyl-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/molding-iz-penoplasta-nmc-nomastyl-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e13/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/molding-iz-penoplasta-nmc-nomastyl-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e21/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/molding-iz-penoplasta-nmc-nomastyl-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e23/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e24/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e25/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e26/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e27/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e28/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e29/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e9/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-a1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-at/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-b1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-b2/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-b5/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-b8/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-gt/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-gv/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-j/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-ma/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mb/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mc/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mf/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mk/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mo/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mt/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-sl-lx-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-st2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-st3/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-st4/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-ti/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-tl/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e10/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/molding-iz-penoplasta-nmc-nomastyl-i/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e11/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/molding-iz-penoplasta-nmc-nomastyl-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/molding-iz-penoplasta-nmc-nomastyl-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e13/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/molding-iz-penoplasta-nmc-nomastyl-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e21/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/molding-iz-penoplasta-nmc-nomastyl-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e23/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e24/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e25/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e26/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e27/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e28/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e29/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/karniz-iz-penoplasta-nmc-decoflair-e9/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-a1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-at/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-b1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-b2/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-b5/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-b8/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-gt/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-gv/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-j/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-ma/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mb/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mc/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mf/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mk/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mo/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mt/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-sl-lx-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-st2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-st3/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-st4/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-ti/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expertlepnina.ru/karnizy-i-moldingi-iz-polistirola/potolochnyy-plintus-iz-penoplasta-nmc-nomastyl-tl/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F59" sqref="F59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1097,74 +1097,74 @@
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
         <v>-1</v>
       </c>
       <c r="F9" s="13">
         <v>344.08</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
-        <v>-1</v>
+        <v>5155</v>
       </c>
       <c r="F10" s="13">
-        <v>210.68</v>
+        <v>215.28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
-        <v>5155</v>
+        <v>-1</v>
       </c>
       <c r="F11" s="13">
-        <v>215.28</v>
+        <v>210.68</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
         <v>5155</v>
       </c>
       <c r="F12" s="13">
         <v>362.48</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>